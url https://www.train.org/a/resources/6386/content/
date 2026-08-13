--- v0 (2026-04-15)
+++ v1 (2026-08-13)
@@ -1,2115 +1,2112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://covgov-my.sharepoint.com/personal/richard_watson_vdh_virginia_gov/Documents/HAN-Everbridge/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{41574ED9-6423-4AA2-9913-4AC0AB92A1C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F760F2D0-5249-4924-A1F2-C20B7C965F0D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{15BF930B-84DC-43D3-83AC-83BF3EA7AB05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{05EB3E4A-3063-42B0-8EA7-BC00B92B3435}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{498A8DA2-C0DB-4BB6-960C-1F07587B54F2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Virginia+Department+of+Health_u" sheetId="1" r:id="rId1"/>
+    <sheet name="VDH HAN GM-Dispatchers June2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="857" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="680">
+  <si>
+    <t>HAN Group Managers/Dispatchers</t>
+  </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t>Role Names 1</t>
+    <t>Role Name</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Moore</t>
+  </si>
+  <si>
+    <t>donald.moore@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Account Admin</t>
+  </si>
+  <si>
+    <t>Suzi</t>
+  </si>
+  <si>
+    <t>Silverstein</t>
+  </si>
+  <si>
+    <t>suzi.silverstein@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>richard.watson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Kiser</t>
+  </si>
+  <si>
+    <t>jonathan.kiser@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Moss</t>
+  </si>
+  <si>
+    <t>james.moss@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Adreania</t>
+  </si>
+  <si>
+    <t>Tolliver</t>
+  </si>
+  <si>
+    <t>Adreania.Tolliver@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Tanya</t>
+  </si>
+  <si>
+    <t>Brinkley</t>
+  </si>
+  <si>
+    <t>tanya.brinkley@dars.virginia.gov</t>
+  </si>
+  <si>
+    <t>Aging Group Manager</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Stradling</t>
+  </si>
+  <si>
+    <t>Rachel.Stradling@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Alexandria Group Manager</t>
+  </si>
+  <si>
+    <t>Jacoby</t>
+  </si>
+  <si>
+    <t>rachel.jacoby@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jasmin</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>jasmin.johnson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rosy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noguchi </t>
+  </si>
+  <si>
+    <t>Rosy.Noguchi@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Hope</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>hope.white@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Alleghany/Roanoke Grp Manager</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Foresman</t>
+  </si>
+  <si>
+    <t>robert.foresman@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Muterspaugh</t>
+  </si>
+  <si>
+    <t>ryan.muterspaugh@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Evelyn</t>
+  </si>
+  <si>
+    <t>Poppell</t>
+  </si>
+  <si>
+    <t>epoppell@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Arlington Dispatcher</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Yarboro</t>
+  </si>
+  <si>
+    <t>tyarboro@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>Brunette</t>
+  </si>
+  <si>
+    <t>kbrunette@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Arlington Group Manager</t>
+  </si>
+  <si>
+    <t>Colleen</t>
+  </si>
+  <si>
+    <t>Ryan Smith</t>
+  </si>
+  <si>
+    <t>cryansmith@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>Lofzewski</t>
+  </si>
+  <si>
+    <t>alofzewski@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>mfletcher2@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>Deluca</t>
+  </si>
+  <si>
+    <t>edeluca@arlingtonva.us</t>
+  </si>
+  <si>
+    <t>McKay</t>
+  </si>
+  <si>
+    <t>ryan.mckay@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Blue Ridge Group Manager</t>
+  </si>
+  <si>
+    <t>Leanne</t>
+  </si>
+  <si>
+    <t>Knox</t>
+  </si>
+  <si>
+    <t>leanne.knox@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Elizabeth.Jones@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Kathy</t>
+  </si>
+  <si>
+    <t>Malone</t>
+  </si>
+  <si>
+    <t>Kathy.Malone@dbvi.virginia.gov</t>
+  </si>
+  <si>
+    <t>Bristol Regional Office GM</t>
+  </si>
+  <si>
+    <t>Carolyn</t>
+  </si>
+  <si>
+    <t>Turner</t>
+  </si>
+  <si>
+    <t>carolyn.turner@dars.virginia.gov</t>
+  </si>
+  <si>
+    <t>CBS Group Manager</t>
+  </si>
+  <si>
+    <t>Keatts</t>
+  </si>
+  <si>
+    <t>michael.keatts@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Central Region OEP Dispatcher | NW Region OEP Dispatcher</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Gannon</t>
+  </si>
+  <si>
+    <t>Jack.Gannon@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Central Shenandoah Grp Manager</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>jordan.good@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Corey</t>
+  </si>
+  <si>
+    <t>corey.johnson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Rini</t>
+  </si>
+  <si>
+    <t>christopher.rini@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Thomas.smith@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Central Virginia Group Manager</t>
+  </si>
+  <si>
+    <t>Kayla</t>
+  </si>
+  <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>kayla.edwards@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chesapeake Group Manager</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>cameron.miller@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>john.cooke@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chesapeake Group Manager | Eastern Shore Group Manager | Norfolk Group Manager | Peninsula/Hampt Group Manager | Portsmouth Group Manager | Three Rivers Group Manager | Virginia Beach Group Manager | Western Tidewater Grp Manager</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>alexander.samuel@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chesterfield Dispatcher</t>
+  </si>
+  <si>
+    <t>Burns</t>
+  </si>
+  <si>
+    <t>robert.burns@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chesterfield Group Manager</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>Tirado</t>
+  </si>
+  <si>
+    <t>fernando.tirado@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Kristy</t>
+  </si>
+  <si>
+    <t>Fowler</t>
+  </si>
+  <si>
+    <t>Kristy.Fowler@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Smither</t>
+  </si>
+  <si>
+    <t>eric.smither@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chickahominy Dispatcher</t>
+  </si>
+  <si>
+    <t>Franck</t>
+  </si>
+  <si>
+    <t>tom.franck@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Chickahominy Group Manager</t>
+  </si>
+  <si>
+    <t>Zachary</t>
+  </si>
+  <si>
+    <t>Revene</t>
+  </si>
+  <si>
+    <t>zachary.revene@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Caitlin</t>
+  </si>
+  <si>
+    <t>Hodge</t>
+  </si>
+  <si>
+    <t>caitlin.hodge@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Neal</t>
+  </si>
+  <si>
+    <t>Alex.Neal@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Test</t>
+  </si>
+  <si>
+    <t>Dispatcher</t>
+  </si>
+  <si>
+    <t>Crater Dispatcher</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>Smallwood</t>
+  </si>
+  <si>
+    <t>florence.smallwood@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Crater Group Manager</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>Herring</t>
+  </si>
+  <si>
+    <t>steven.herring@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Karen</t>
+  </si>
+  <si>
+    <t>Stalzer</t>
+  </si>
+  <si>
+    <t>karen.stalzer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Burrow</t>
+  </si>
+  <si>
+    <t>robin.burrow@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>Brian.Stanley@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Cumberland Plateau Dispatcher</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>paige.lucas@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Cumberland Plateau Grp Manager</t>
+  </si>
+  <si>
+    <t>Sydney</t>
+  </si>
+  <si>
+    <t>Manis</t>
+  </si>
+  <si>
+    <t>sydney.manis@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Cumberland Plateau Grp Manager | Lenowisco Group Manager | Mount Rogers Group Manager</t>
+  </si>
+  <si>
+    <t>Delilah</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Delilah.Long@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>Camidge</t>
+  </si>
+  <si>
+    <t>craig.camidge@dbhds.virginia.gov</t>
+  </si>
+  <si>
+    <t>DBHDS Group Manager</t>
+  </si>
+  <si>
+    <t>Shay</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Shay.Black@dbhds.virginia.gov</t>
+  </si>
+  <si>
+    <t>Wallica</t>
+  </si>
+  <si>
+    <t>Gaines</t>
+  </si>
+  <si>
+    <t>wallica.gaines@dbvi.virginia.gov</t>
+  </si>
+  <si>
+    <t>DBVI Group Manager</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Collette</t>
+  </si>
+  <si>
+    <t>jessica.collette@dbvi.virginia.gov</t>
+  </si>
+  <si>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Colon</t>
+  </si>
+  <si>
+    <t>ana.colon@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Eastern Region EPI GM</t>
+  </si>
+  <si>
+    <t>Richardson</t>
+  </si>
+  <si>
+    <t>Jon.Richardson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Eastern Shore Group Manager</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Justis</t>
+  </si>
+  <si>
+    <t>JJ.Justis@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Seltzer</t>
+  </si>
+  <si>
+    <t>Lauren.Seltzer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Rosca</t>
+  </si>
+  <si>
+    <t>Paula.Rosca@fairfaxcounty.gov</t>
+  </si>
+  <si>
+    <t>Fairfax Group Manager</t>
+  </si>
+  <si>
+    <t>Cynthia</t>
+  </si>
+  <si>
+    <t>Thackwray</t>
+  </si>
+  <si>
+    <t>cynthia.thackwray@fairfaxcounty.gov</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Habourn</t>
+  </si>
+  <si>
+    <t>jesse.habourn@fairfaxcounty.gov</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Timothy.Brown@dbvi.virginia.gov</t>
+  </si>
+  <si>
+    <t>Fairfax Regional Office GM</t>
   </si>
   <si>
     <t>Test Dispatcher</t>
   </si>
   <si>
     <t>Group A</t>
   </si>
   <si>
-    <t>donald.moore@vdh.virginia.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Group A Dispatcher</t>
   </si>
   <si>
-    <t>Paula</t>
-[...8 lines deleted...]
-    <t>Fairfax Group Manager</t>
+    <t>Brad</t>
+  </si>
+  <si>
+    <t>Stallard</t>
+  </si>
+  <si>
+    <t>brad.stallard@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lenowisco Group Manager</t>
+  </si>
+  <si>
+    <t>Emmett</t>
+  </si>
+  <si>
+    <t>Wampler</t>
+  </si>
+  <si>
+    <t>bruce.wampler@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Darrin</t>
+  </si>
+  <si>
+    <t>Rowe</t>
+  </si>
+  <si>
+    <t>darrin.rowe@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Leigh Ann</t>
+  </si>
+  <si>
+    <t>Sweeney</t>
+  </si>
+  <si>
+    <t>leighann.sweeney@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lord Fairfax Group Manager</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>olivia.watson@vdh.virginia.gov</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>DavidJ.WIlliams@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>Ferrell</t>
+  </si>
+  <si>
+    <t>Justin.Ferrell@loudoun.gov</t>
+  </si>
+  <si>
+    <t>Lord Fairfax Group Manager | Loudoun Group Manager</t>
+  </si>
+  <si>
+    <t>Goodfriend</t>
+  </si>
+  <si>
+    <t>david.goodfriend@loudoun.gov</t>
+  </si>
+  <si>
+    <t>Loudoun Dispatcher</t>
+  </si>
+  <si>
+    <t>Monserrat</t>
+  </si>
+  <si>
+    <t>Hellman</t>
+  </si>
+  <si>
+    <t>Monserrat.Hellman@Loudoun.Gov</t>
+  </si>
+  <si>
+    <t>Loudoun Group Manager</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Jakulevicius</t>
+  </si>
+  <si>
+    <t>sarah.jakulevicius@loudoun.gov</t>
+  </si>
+  <si>
+    <t>Sweat</t>
+  </si>
+  <si>
+    <t>john.sweat@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Madison Emergency | OPGS Group Manager</t>
+  </si>
+  <si>
+    <t>Crystal</t>
+  </si>
+  <si>
+    <t>Edmonds</t>
+  </si>
+  <si>
+    <t>crystal.edmonds@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Mount Rogers Dispatcher</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>julia.banks@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Worrell</t>
+  </si>
+  <si>
+    <t>jake.worrell@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Pat</t>
+  </si>
+  <si>
+    <t>Meinen</t>
+  </si>
+  <si>
+    <t>pat.meinen@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Mount Rogers Group Manager</t>
+  </si>
+  <si>
+    <t>Jake</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>Coggins</t>
+  </si>
+  <si>
+    <t>gary.coggins@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>New River Dispatcher</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>Norman</t>
+  </si>
+  <si>
+    <t>tiffany.norman@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>New River Group Manager</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Altizer</t>
+  </si>
+  <si>
+    <t>nicole.altizer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Beverly</t>
+  </si>
+  <si>
+    <t>Hill</t>
+  </si>
+  <si>
+    <t>beverly.hill@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Dozier</t>
+  </si>
+  <si>
+    <t>melissa.dozier@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Norfolk Group Manager</t>
+  </si>
+  <si>
+    <t>Kisha</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>kisha.king@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Eve</t>
+  </si>
+  <si>
+    <t>Zentrich</t>
+  </si>
+  <si>
+    <t>eve.zentrich@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Norfolk Group Manager | Western Tidewater Grp Manager</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Cox</t>
+  </si>
+  <si>
+    <t>Donna.Cox@dbvi.virginia.gov</t>
+  </si>
+  <si>
+    <t>Norfolk Regional Office GM</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>Bair</t>
+  </si>
+  <si>
+    <t>patricia.bair@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Northern Region EPI Dispatcher</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Kurkjian</t>
+  </si>
+  <si>
+    <t>katie.kurkjian@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Northern Region EPI GM</t>
+  </si>
+  <si>
+    <t>Seth</t>
+  </si>
+  <si>
+    <t>Levine</t>
+  </si>
+  <si>
+    <t>seth.levine@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Sockwell</t>
+  </si>
+  <si>
+    <t>denise.sockwell@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Dawn</t>
+  </si>
+  <si>
+    <t>Saady</t>
+  </si>
+  <si>
+    <t>dawn.saady@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Falk</t>
+  </si>
+  <si>
+    <t>jonathan.falk@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Northern Region EPI GM | OEPI Group Manager</t>
+  </si>
+  <si>
+    <t>Denelle</t>
+  </si>
+  <si>
+    <t>denelle.smith@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jeffrey</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>jeffrey.walker@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Northern Region OEP Dispatcher</t>
+  </si>
+  <si>
+    <t>Keith</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>keith.roberts@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OBA Group Manager | OFM Group Manager | OGA Group Manager</t>
+  </si>
+  <si>
+    <t>Tracie</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>tracie.cooper@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OCME Group Manager</t>
+  </si>
+  <si>
+    <t>Kathrin</t>
+  </si>
+  <si>
+    <t>Hobron</t>
+  </si>
+  <si>
+    <t>kathrin.hobron@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Keshia</t>
+  </si>
+  <si>
+    <t>Singleton</t>
+  </si>
+  <si>
+    <t>keshia.singleton@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Perla</t>
+  </si>
+  <si>
+    <t>Santillan</t>
+  </si>
+  <si>
+    <t>perla.santillan@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lakeshia</t>
+  </si>
+  <si>
+    <t>lakeshia.johnson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Bridget</t>
+  </si>
+  <si>
+    <t>Kinnier</t>
+  </si>
+  <si>
+    <t>bridget.kinnier@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>Stover</t>
+  </si>
+  <si>
+    <t>Jeff.Stover@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OCOM Group Manager</t>
+  </si>
+  <si>
+    <t>Felicia</t>
+  </si>
+  <si>
+    <t>Baez Smith</t>
+  </si>
+  <si>
+    <t>Felicia.Baez@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Dwayne</t>
+  </si>
+  <si>
+    <t>Roadcap</t>
+  </si>
+  <si>
+    <t>dwayne.roadcap@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>ODW Group Manager</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Kvech</t>
+  </si>
+  <si>
+    <t>steve.kvech@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Dawson</t>
+  </si>
+  <si>
+    <t>david.dawson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>Hull</t>
+  </si>
+  <si>
+    <t>jeremy.hull@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Ray</t>
+  </si>
+  <si>
+    <t>Weiland</t>
+  </si>
+  <si>
+    <t>ray.weiland@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Reynolds</t>
+  </si>
+  <si>
+    <t>james.reynolds@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Horne</t>
+  </si>
+  <si>
+    <t>daniel.horne@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Botdorf</t>
+  </si>
+  <si>
+    <t>dan.botdorf@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Nancy</t>
+  </si>
+  <si>
+    <t>Diersen</t>
+  </si>
+  <si>
+    <t>nancy.diersen@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEHS Dispatcher</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>lance.gregory@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>daniel.powell@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEHS Group Manager</t>
+  </si>
+  <si>
+    <t>Sameh</t>
+  </si>
+  <si>
+    <t>Megally</t>
+  </si>
+  <si>
+    <t>sameh.megally@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Burnette</t>
+  </si>
+  <si>
+    <t>samuel.burnette@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEMS Group Manager</t>
+  </si>
+  <si>
+    <t>Kari</t>
+  </si>
+  <si>
+    <t>Magner</t>
+  </si>
+  <si>
+    <t>Kari.Magner@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Bob</t>
+  </si>
+  <si>
+    <t>Mauskapf</t>
+  </si>
+  <si>
+    <t>bob.mauskapf@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEP Dispatcher</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Sanford</t>
+  </si>
+  <si>
+    <t>w.sanford@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEP Group Manager</t>
+  </si>
+  <si>
+    <t>Belle</t>
+  </si>
+  <si>
+    <t>rmewatson@gmail.com</t>
+  </si>
+  <si>
+    <t>Sclater</t>
+  </si>
+  <si>
+    <t>james.sclater@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>Kesecker</t>
+  </si>
+  <si>
+    <t>aaron.kesecker@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>julia.murphy@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEPI Dispatcher</t>
+  </si>
+  <si>
+    <t>Crista</t>
+  </si>
+  <si>
+    <t>Sullivan</t>
+  </si>
+  <si>
+    <t>crista.sullivan@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Bethany</t>
+  </si>
+  <si>
+    <t>McCunn</t>
+  </si>
+  <si>
+    <t>bethany.mccunn@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Laurie</t>
+  </si>
+  <si>
+    <t>Forlano</t>
+  </si>
+  <si>
+    <t>laurie.forlano@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OEPI Group Manager</t>
+  </si>
+  <si>
+    <t>Paige</t>
+  </si>
+  <si>
+    <t>Bordwine</t>
+  </si>
+  <si>
+    <t>paige.bordwine@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Wheawill</t>
+  </si>
+  <si>
+    <t>stephanie.wheawill@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Christine.Fletcher@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Kristin</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>Kristin.Collins@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lindsey</t>
+  </si>
+  <si>
+    <t>Lambert</t>
+  </si>
+  <si>
+    <t>lindsey.lambert@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Jenae</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>jenae.davis@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Upesh</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
+    <t>upesh.patel@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Rena</t>
+  </si>
+  <si>
+    <t>rena.lambert@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OFHS Group Manager</t>
+  </si>
+  <si>
+    <t>Fink</t>
+  </si>
+  <si>
+    <t>Amanda.Fink@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Gilliam</t>
+  </si>
+  <si>
+    <t>stephanie.a.gilliam@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OFM Group Manager</t>
+  </si>
+  <si>
+    <t>Augustine</t>
+  </si>
+  <si>
+    <t>Doe</t>
+  </si>
+  <si>
+    <t>augustine.doe@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OHE Group Manager</t>
+  </si>
+  <si>
+    <t>Rykal</t>
+  </si>
+  <si>
+    <t>steven.rykal@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OHR Group Manager</t>
+  </si>
+  <si>
+    <t>Debra</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>debra.foster@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Damandeep</t>
+  </si>
+  <si>
+    <t>Kaur</t>
+  </si>
+  <si>
+    <t>damandeep.kaur@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OIM Group Manager</t>
+  </si>
+  <si>
+    <t>Joyce</t>
+  </si>
+  <si>
+    <t>joycea.walker@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OLC Group Manager</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>nora.smith@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OPGS Group Manager</t>
+  </si>
+  <si>
+    <t>Kimberly</t>
+  </si>
+  <si>
+    <t>Boehme</t>
+  </si>
+  <si>
+    <t>kimberly.boehme@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Ettinger</t>
+  </si>
+  <si>
+    <t>matthew.ettinger@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>ORH Group Manager</t>
+  </si>
+  <si>
+    <t>Sheila</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>Sheila.Nelson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Kelsey</t>
+  </si>
+  <si>
+    <t>Held</t>
+  </si>
+  <si>
+    <t>Kelsey.Held@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Farruggio</t>
+  </si>
+  <si>
+    <t>Cynthia.Farruggio@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Binkley</t>
+  </si>
+  <si>
+    <t>Susan.Binkley@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>GM_ORH</t>
+  </si>
+  <si>
+    <t>Terra</t>
+  </si>
+  <si>
+    <t>Comer</t>
+  </si>
+  <si>
+    <t>Terra.Comer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>OVR Group Manager</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Graeter</t>
+  </si>
+  <si>
+    <t>William.Graeter@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Borrero</t>
+  </si>
+  <si>
+    <t>april.borrero@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Peninsula/Hampt Dispatcher</t>
+  </si>
+  <si>
+    <t>Williford</t>
+  </si>
+  <si>
+    <t>robin.williford@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Peninsula/Hampt Group Manager</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Breedlove-Berry</t>
+  </si>
+  <si>
+    <t>rebecca.breedlove-berry@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Reith</t>
+  </si>
+  <si>
+    <t>susan.reith@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Mariel</t>
+  </si>
+  <si>
+    <t>Waller</t>
+  </si>
+  <si>
+    <t>mariel.waller@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Piedmont Group Manager</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Almond</t>
+  </si>
+  <si>
+    <t>maria.almond@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Claybrook</t>
+  </si>
+  <si>
+    <t>matthew.claybrook@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Kott</t>
+  </si>
+  <si>
+    <t>Sarah.Kott@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>Brewer</t>
+  </si>
+  <si>
+    <t>Patricia.Brewer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Pitt-Dan/Southside Group Manager</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
+    <t>christopher.garrett@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Lyndia</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Lindy.stewart@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Lovette</t>
+  </si>
+  <si>
+    <t>anne.h.lovette@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Nichelle</t>
+  </si>
+  <si>
+    <t>Foisy</t>
+  </si>
+  <si>
+    <t>nichelle.foisy@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Janet</t>
+  </si>
+  <si>
+    <t>McMillan</t>
+  </si>
+  <si>
+    <t>janet.mcmillan@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Portsmouth Dispatcher</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Winz</t>
+  </si>
+  <si>
+    <t>michelle.winz@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Portsmouth Group Manager</t>
+  </si>
+  <si>
+    <t>Avanti</t>
+  </si>
+  <si>
+    <t>Allen-Benson</t>
+  </si>
+  <si>
+    <t>avanti.allen-benson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>stephen.williams@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>andrea.young@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Prince William Group Manager</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>Feinberg</t>
+  </si>
+  <si>
+    <t>amy.feinberg@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>amanda.david@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>PWHD</t>
+  </si>
+  <si>
+    <t>Exercise</t>
+  </si>
+  <si>
+    <t>PWHD.EPR@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>PWHD Exercise GM</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>McClelland</t>
+  </si>
+  <si>
+    <t>dana.mcclelland@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Rapp/Rap Group Manager</t>
+  </si>
+  <si>
+    <t>Hatter</t>
+  </si>
+  <si>
+    <t>kathy.hatter@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Brent</t>
+  </si>
+  <si>
+    <t>McCord</t>
+  </si>
+  <si>
+    <t>brent.mccord@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Rappahannock Dispatcher</t>
+  </si>
+  <si>
+    <t>Anika</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>anika.wilson@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Gill</t>
+  </si>
+  <si>
+    <t>jennifer.gill@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Rappahannock Group Manager</t>
+  </si>
+  <si>
+    <t>Wendi</t>
+  </si>
+  <si>
+    <t>Lane</t>
+  </si>
+  <si>
+    <t>wendi.lane@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Salgado</t>
+  </si>
+  <si>
+    <t>anthony.salgado@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Alyssa</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>alyssa.lewis@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Richmond/Henrico Group Manager</t>
+  </si>
+  <si>
+    <t>Walsh</t>
+  </si>
+  <si>
+    <t>karen.walsh@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Viray</t>
+  </si>
+  <si>
+    <t>Melissa.Viray@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Elaine</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Elaine.Perry@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Deanna</t>
+  </si>
+  <si>
+    <t>Krautner</t>
+  </si>
+  <si>
+    <t>Deanna.Krautner@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Beebe</t>
+  </si>
+  <si>
+    <t>karen.beebe@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>SBS Group Manager</t>
+  </si>
+  <si>
+    <t>Jarred</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>jarred.chapman@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Danielle</t>
+  </si>
+  <si>
+    <t>Schools</t>
+  </si>
+  <si>
+    <t>danielle.schools@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Shellfish Group Manager</t>
+  </si>
+  <si>
     <t>Fridley</t>
   </si>
   <si>
     <t>david.fridley@vdh.virginia.gov</t>
   </si>
   <si>
     <t>Three Rivers Dispatcher</t>
   </si>
   <si>
-    <t>nancy.diersen@vdh.virginia.gov</t>
-[...20 lines deleted...]
-    <t>OEPI Dispatcher</t>
+    <t>Phillip</t>
+  </si>
+  <si>
+    <t>Carr</t>
+  </si>
+  <si>
+    <t>phillip.carr@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Krystal Reagan</t>
+  </si>
+  <si>
+    <t>Reagan</t>
+  </si>
+  <si>
+    <t>krystal.reagan@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Three Rivers Group Manager</t>
+  </si>
+  <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Conklin</t>
+  </si>
+  <si>
+    <t>aimee.conklin@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Brenden</t>
+  </si>
+  <si>
+    <t>Rivenbark</t>
+  </si>
+  <si>
+    <t>Brenden.rivenbark@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Pedroza</t>
+  </si>
+  <si>
+    <t>tatiana.pedroza@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Manager A</t>
+  </si>
+  <si>
+    <t>Training Group A GM</t>
+  </si>
+  <si>
+    <t>Manager B</t>
+  </si>
+  <si>
+    <t>Training Group B GM</t>
+  </si>
+  <si>
+    <t>Cathy</t>
+  </si>
+  <si>
+    <t>Peppers</t>
+  </si>
+  <si>
+    <t>cathy.peppers@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>VDH All Contacts Group Manager</t>
+  </si>
+  <si>
+    <t>Engle</t>
+  </si>
+  <si>
+    <t>robert.engle@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Virginia Beach Group Manager</t>
+  </si>
+  <si>
+    <t>Chelsey</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>chelsey.hall@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Leigh</t>
+  </si>
+  <si>
+    <t>Carpenter</t>
+  </si>
+  <si>
+    <t>Leigh.carpenter@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Pam</t>
+  </si>
+  <si>
+    <t>Rorrer</t>
+  </si>
+  <si>
+    <t>pamela.rorrer@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>West Piedmont Group Manager</t>
+  </si>
+  <si>
+    <t>Sharon</t>
+  </si>
+  <si>
+    <t>Ortiz-Garcia</t>
+  </si>
+  <si>
+    <t>sharon.ortiz-garcia@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>LeRay</t>
+  </si>
+  <si>
+    <t>simon.leray@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Verna</t>
+  </si>
+  <si>
+    <t>verna.burnette@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Careen</t>
+  </si>
+  <si>
+    <t>Rodgers</t>
+  </si>
+  <si>
+    <t>Careen.Rodgers@vdh.virginia.gov</t>
   </si>
   <si>
     <t>Amal</t>
   </si>
   <si>
-    <t>Patel</t>
-[...1 lines deleted...]
-  <si>
     <t>amal.patel@vdh.virginia.gov</t>
   </si>
   <si>
     <t>Western Tidewater Grp Manager</t>
   </si>
   <si>
-    <t>Donald</t>
-[...605 lines deleted...]
-    <t>sharon.ortiz-garcia@vdh.virginia.gov</t>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>dylan.evans@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>VDH API USER</t>
+  </si>
+  <si>
+    <t>robert.bradley@vdh.virginia.gov</t>
   </si>
   <si>
     <t>Manager</t>
   </si>
   <si>
     <t>Aging Group Manager | Crater Group Manager</t>
   </si>
   <si>
-    <t>Thomas</t>
-[...1340 lines deleted...]
-    <t>Updated 7 Jan 2026</t>
+    <t>Jeffery</t>
+  </si>
+  <si>
+    <t>Hodgkiss</t>
+  </si>
+  <si>
+    <t>Jeffery.Hodgkiss@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Noreen</t>
+  </si>
+  <si>
+    <t>Miano</t>
+  </si>
+  <si>
+    <t>noreen.miano@vdh.virginia.gov</t>
+  </si>
+  <si>
+    <t>Rapp/Rapp Group Manager</t>
+  </si>
+  <si>
+    <t>Updated Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -2200,52 +2197,65 @@
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="34">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -2383,51 +2393,69 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -2526,108 +2554,114 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="36" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -2962,3083 +2996,3174 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{210CC9A6-0D7F-4106-96A9-886CBF4F3E8B}">
-  <dimension ref="A1:E214"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45799180-C2B8-4DF1-A997-89EF0AE41994}">
+  <dimension ref="A1:E221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="19.88671875" customWidth="1"/>
+    <col min="1" max="2" width="13" customWidth="1"/>
+    <col min="3" max="3" width="28.21875" customWidth="1"/>
+    <col min="4" max="4" width="22.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>679</v>
       </c>
-      <c r="E1" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="C12" s="1" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="D12" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D34" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B5" t="s">
+      <c r="D35" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="D38" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="B6" t="s">
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C83" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D83" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B7" t="s">
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B90" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C90" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A98" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="B98" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...32 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C98" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A99" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A100" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A102" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A103" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A104" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A105" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A106" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A107" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A108" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A109" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B11" t="s">
-[...24 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C109" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A110" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A111" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A117" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A118" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A119" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A120" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A121" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B121" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C121" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D121" s="1" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A122" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A123" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A124" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A125" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A126" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A127" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A128" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A129" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A131" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A132" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A133" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A134" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A135" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A136" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A137" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A139" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A140" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A141" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A142" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A143" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A144" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A145" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A146" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A147" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A148" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A149" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A150" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A151" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A152" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A153" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A154" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A155" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A156" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A157" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A158" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A159" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A160" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A161" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A163" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A164" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A165" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A166" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A167" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A168" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A169" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A170" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A171" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A172" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A173" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A174" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A175" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A176" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A177" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A178" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A179" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A180" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A181" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A182" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A184" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A185" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A186" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A187" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A188" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A189" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A190" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A191" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A192" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A193" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A194" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A195" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A196" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A197" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A198" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A199" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A200" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A201" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A202" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A203" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A204" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A205" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="B14" t="s">
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A206" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="C14" t="s">
+      <c r="B206" s="1" t="s">
         <v>635</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...312 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C206" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A207" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A208" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A209" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A210" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A211" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A212" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A213" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A214" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A215" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A216" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B216" s="3" t="s">
         <v>666</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C216" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="D37" s="3" t="s">
-[...130 lines deleted...]
-      <c r="A47" t="s">
+      <c r="D216" s="3" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A217" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A218" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B218" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C218" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="D47" s="3" t="s">
-[...1365 lines deleted...]
-      <c r="B145" t="s">
+      <c r="D218" s="4" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A219" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="C145" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="3" t="s">
+      <c r="B219" s="1" t="s">
         <v>648</v>
       </c>
-    </row>
-[...186 lines deleted...]
-      <c r="B159" t="s">
+      <c r="C219" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D219" s="4" t="s">
         <v>650</v>
       </c>
-      <c r="D159" s="3" t="s">
-[...63 lines deleted...]
-      <c r="B164" t="s">
+    </row>
+    <row r="220" spans="1:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A220" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A221" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B221" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="C164" t="s">
-[...486 lines deleted...]
-      <c r="B199" t="s">
+      <c r="C221" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="C199" t="s">
+      <c r="D221" s="4" t="s">
         <v>664</v>
       </c>
-      <c r="D199" s="3" t="s">
-[...211 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:S214">
-[...1 lines deleted...]
-  </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Virginia+Department+of+Health_u</vt:lpstr>
+      <vt:lpstr>VDH HAN GM-Dispatchers June2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Watson, Richard (VDH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>